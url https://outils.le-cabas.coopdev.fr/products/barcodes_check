--- v0 (2026-05-30)
+++ v1 (2026-07-29)
@@ -412,265 +412,1855 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:C14"/>
+  <dimension ref="A1:C120"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Produits</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>code-barres</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>type d'erreur</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Riz basmati blanc BIO 500g</t>
         </is>
       </c>
       <c r="B2" t="b">
         <v>0</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Fenouil</t>
+          <t>Salade (pièce)</t>
         </is>
       </c>
       <c r="B3" t="b">
         <v>0</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Salade</t>
+          <t>La Belle en Goguette, Brasserie des garrigues  - bière blonde bio 4.8%, 0.75L</t>
         </is>
       </c>
       <c r="B4" t="b">
         <v>0</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>La Belle en Goguette - bière blonde bio 4.8%, 0.75 cl</t>
+          <t>Belle américaine, Brasserie des garrigues - bière IPA bio 7%, 0.75L</t>
         </is>
       </c>
       <c r="B5" t="b">
         <v>0</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Belle américaine - bière IPA bio 7%, 0.75 cl</t>
+          <t>Degré Z, Brasserie des garrigues - bière blonde sans alcool bio, 0.75L</t>
         </is>
       </c>
       <c r="B6" t="b">
         <v>0</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Degré Z - bière sans alcool bio 0.7%, 0.75 cl</t>
+          <t>Coriandre BIO (botte)</t>
         </is>
       </c>
       <c r="B7" t="b">
         <v>0</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Coriandre (botte)</t>
+          <t>Courgettes vertes BIO (kg)</t>
         </is>
       </c>
       <c r="B8" t="b">
         <v>0</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Courgettes vertes kg</t>
+          <t>Jus de pomme bio (1L)</t>
         </is>
       </c>
       <c r="B9" t="b">
         <v>0</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Jus de pomme BIO 1 l</t>
+          <t>Jus de pomme pétillant bio (0.75L)</t>
         </is>
       </c>
       <c r="B10" t="b">
         <v>0</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Jus de pomme pétillant BIO 0.75 l</t>
+          <t>Cidre de pomme bio (0.75L)</t>
         </is>
       </c>
       <c r="B11" t="b">
         <v>0</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Cidre de pomme BIO 0.75 l</t>
+          <t>Persil (botte)</t>
         </is>
       </c>
       <c r="B12" t="b">
         <v>0</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Persil (botte)</t>
+          <t>Blettes BIO (kg)</t>
         </is>
       </c>
       <c r="B13" t="b">
         <v>0</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Blettes kg</t>
+          <t>Cebettes BIO (bottes)</t>
         </is>
       </c>
       <c r="B14" t="b">
         <v>0</v>
       </c>
       <c r="C14" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>Navet violet BIO (kg)</t>
+        </is>
+      </c>
+      <c r="B15" t="b">
+        <v>0</v>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>Oignons frais BIO (botte)</t>
+        </is>
+      </c>
+      <c r="B16" t="b">
+        <v>0</v>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>Pois gourmand (kg)</t>
+        </is>
+      </c>
+      <c r="B17" t="b">
+        <v>0</v>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>Basilic BIO (botte)</t>
+        </is>
+      </c>
+      <c r="B18" t="b">
+        <v>0</v>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>Les Immortelles, Clos Isidore - vin blanc bio 0.75L</t>
+        </is>
+      </c>
+      <c r="B19" t="b">
+        <v>0</v>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>L'esprit d'Héloïse, Clos Isidore - vin rosé bio 0.75L</t>
+        </is>
+      </c>
+      <c r="B20" t="b">
+        <v>0</v>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>Histoires de Jean, Clos Isidore - vin rouge bio 0.75L</t>
+        </is>
+      </c>
+      <c r="B21" t="b">
+        <v>0</v>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>Concombre noa BIO (kg)</t>
+        </is>
+      </c>
+      <c r="B22" t="b">
+        <v>0</v>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>Pain de campagne BIO (0,5 kg)</t>
+        </is>
+      </c>
+      <c r="B23" t="b">
+        <v>0</v>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>Pain aux graines BIO (0,5 kg)</t>
+        </is>
+      </c>
+      <c r="B24" t="b">
+        <v>0</v>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>Pain complet BIO (0,5 kg)</t>
+        </is>
+      </c>
+      <c r="B25" t="b">
+        <v>0</v>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>Pain aux olives BIO (0,5 kg)</t>
+        </is>
+      </c>
+      <c r="B26" t="b">
+        <v>0</v>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>Pain aux noix BIO (0,5 kg)</t>
+        </is>
+      </c>
+      <c r="B27" t="b">
+        <v>0</v>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>Pain raisin amandes BIO (0,5 kg)</t>
+        </is>
+      </c>
+      <c r="B28" t="b">
+        <v>0</v>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>Pain petit épeautre BIO (pièce, env. 0,5 kg)</t>
+        </is>
+      </c>
+      <c r="B29" t="b">
+        <v>0</v>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>Pain sans gluten BIO (pièce, env. 0,5kg)</t>
+        </is>
+      </c>
+      <c r="B30" t="b">
+        <v>0</v>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>Pain aux figues BIO (0,5 kg)</t>
+        </is>
+      </c>
+      <c r="B31" t="b">
+        <v>0</v>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>Pain abricots amandes BIO (0,5 kg)</t>
+        </is>
+      </c>
+      <c r="B32" t="b">
+        <v>0</v>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>Brioche nature BIO (0,5 kg)</t>
+        </is>
+      </c>
+      <c r="B33" t="b">
+        <v>0</v>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>Brioche au chocolat BIO (0,5 kg)</t>
+        </is>
+      </c>
+      <c r="B34" t="b">
+        <v>0</v>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>huile de tournesol bouteille 1l</t>
+        </is>
+      </c>
+      <c r="B35" t="b">
+        <v>0</v>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>Ciboulette BIO (botte)</t>
+        </is>
+      </c>
+      <c r="B36" t="b">
+        <v>0</v>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>huile d'olive extra bio bidon 3litres</t>
+        </is>
+      </c>
+      <c r="B37" t="b">
+        <v>0</v>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>Menthe BIO (botte)</t>
+        </is>
+      </c>
+      <c r="B38" t="b">
+        <v>0</v>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>Haricot beurre BIO (kg)</t>
+        </is>
+      </c>
+      <c r="B39" t="b">
+        <v>0</v>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>Lentilles vertes BIO France paquet 500g</t>
+        </is>
+      </c>
+      <c r="B40" t="b">
+        <v>0</v>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>Haricot vert BIO (kg)</t>
+        </is>
+      </c>
+      <c r="B41" t="b">
+        <v>0</v>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>Poivron vert (kg)</t>
+        </is>
+      </c>
+      <c r="B42" t="b">
+        <v>0</v>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>Lentilles corail BIO France paquet 500g</t>
+        </is>
+      </c>
+      <c r="B43" t="b">
+        <v>0</v>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>Courgette ronde BIO (kg)</t>
+        </is>
+      </c>
+      <c r="B44" t="b">
+        <v>0</v>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>lentilles vertes cuisinées france bocal</t>
+        </is>
+      </c>
+      <c r="B45" t="b">
+        <v>0</v>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>Chou rave BIO (pièce)</t>
+        </is>
+      </c>
+      <c r="B46" t="b">
+        <v>0</v>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>Conserve pois chiches du Poitou-Charente 480g</t>
+        </is>
+      </c>
+      <c r="B47" t="b">
+        <v>0</v>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>Haricots verts extra fin bio  660gr</t>
+        </is>
+      </c>
+      <c r="B48" t="b">
+        <v>0</v>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>Haricots verts très fin boite 440gr</t>
+        </is>
+      </c>
+      <c r="B49" t="b">
+        <v>0</v>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>Nèfle BIO (kg)</t>
+        </is>
+      </c>
+      <c r="B50" t="b">
+        <v>0</v>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>Petits pois bio 420 gr</t>
+        </is>
+      </c>
+      <c r="B51" t="b">
+        <v>0</v>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>Petits pois très fins 560 gr</t>
+        </is>
+      </c>
+      <c r="B52" t="b">
+        <v>0</v>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>Flageolets verts extra fin 420gr</t>
+        </is>
+      </c>
+      <c r="B53" t="b">
+        <v>0</v>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>Haricots Rouges 400gr</t>
+        </is>
+      </c>
+      <c r="B54" t="b">
+        <v>0</v>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>Haricots rouges bio france 500gr</t>
+        </is>
+      </c>
+      <c r="B55" t="b">
+        <v>0</v>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>Farine T55 1Kg</t>
+        </is>
+      </c>
+      <c r="B56" t="b">
+        <v>0</v>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>Riz basmati blanc 1kg</t>
+        </is>
+      </c>
+      <c r="B57" t="b">
+        <v>0</v>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>Riz long blanc de Camargue IGP BIO - 500g</t>
+        </is>
+      </c>
+      <c r="B58" t="b">
+        <v>0</v>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>Riz Thaï blanc BIO Grain De Frais - 500g</t>
+        </is>
+      </c>
+      <c r="B59" t="b">
+        <v>0</v>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>Couscous moyen paquet 1kg</t>
+        </is>
+      </c>
+      <c r="B60" t="b">
+        <v>0</v>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>Spaghetti n°5 pqt 500g Savino Pasta</t>
+        </is>
+      </c>
+      <c r="B61" t="b">
+        <v>0</v>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>Spaghetti n°5 BIO pqt 500g Savino</t>
+        </is>
+      </c>
+      <c r="B62" t="b">
+        <v>0</v>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>Penne rigate BIO pqt 500g 1881</t>
+        </is>
+      </c>
+      <c r="B63" t="b">
+        <v>0</v>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>Penne rigate n°31 pqt 500g Savino Pasta</t>
+        </is>
+      </c>
+      <c r="B64" t="b">
+        <v>0</v>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>Café grains 100% Arabica Pérou BIO paquet 500g</t>
+        </is>
+      </c>
+      <c r="B65" t="b">
+        <v>0</v>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>Café moulu 100% Arabica Pérou BIO paquet 250g</t>
+        </is>
+      </c>
+      <c r="B66" t="b">
+        <v>0</v>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>Huile d'olive vierge extra BIO bouteille 750ml</t>
+        </is>
+      </c>
+      <c r="B67" t="b">
+        <v>0</v>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>Huile d'olive vierge extra Espagne bouteille 75cl</t>
+        </is>
+      </c>
+      <c r="B68" t="b">
+        <v>0</v>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>Huile de tournesol vierge BIO bouteille 75cl</t>
+        </is>
+      </c>
+      <c r="B69" t="b">
+        <v>0</v>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>Farine T45 BIO paquet 1kg Fleur du Jura</t>
+        </is>
+      </c>
+      <c r="B70" t="b">
+        <v>0</v>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>Farine semi-complète T80 BIO paquet 1kg</t>
+        </is>
+      </c>
+      <c r="B71" t="b">
+        <v>0</v>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>Sucre blanc en poudre doypack 750g</t>
+        </is>
+      </c>
+      <c r="B72" t="b">
+        <v>0</v>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>Sucre complet BIO paquet 500g</t>
+        </is>
+      </c>
+      <c r="B73" t="b">
+        <v>0</v>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t>Boisson végétale avoine BIO brique 1L</t>
+        </is>
+      </c>
+      <c r="B74" t="b">
+        <v>0</v>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t>Boisson végétale amande BIO 1L</t>
+        </is>
+      </c>
+      <c r="B75" t="b">
+        <v>0</v>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
+          <t>Lait de coco BIO boîte 400ml</t>
+        </is>
+      </c>
+      <c r="B76" t="b">
+        <v>0</v>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t>Crème de marrons d'Ardèche pot 250g</t>
+        </is>
+      </c>
+      <c r="B77" t="b">
+        <v>0</v>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr">
+        <is>
+          <t>Chocolat noir dessert</t>
+        </is>
+      </c>
+      <c r="B78" t="b">
+        <v>0</v>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
+        <is>
+          <t>Chocolat noir Bio fleur de sel</t>
+        </is>
+      </c>
+      <c r="B79" t="b">
+        <v>0</v>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr">
+        <is>
+          <t>Chocolat au lait</t>
+        </is>
+      </c>
+      <c r="B80" t="b">
+        <v>0</v>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr">
+        <is>
+          <t>Granola 2 chocolats amandes BIO</t>
+        </is>
+      </c>
+      <c r="B81" t="b">
+        <v>0</v>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="inlineStr">
+        <is>
+          <t>Biscuits fourrés cacao BIO 185g</t>
+        </is>
+      </c>
+      <c r="B82" t="b">
+        <v>0</v>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr">
+        <is>
+          <t>Levure boulangère (5 sachets)</t>
+        </is>
+      </c>
+      <c r="B83" t="b">
+        <v>0</v>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr">
+        <is>
+          <t>Confiture de fraises bio pot (255g)</t>
+        </is>
+      </c>
+      <c r="B84" t="b">
+        <v>0</v>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="inlineStr">
+        <is>
+          <t>Levure chimique (5 sachets)</t>
+        </is>
+      </c>
+      <c r="B85" t="b">
+        <v>0</v>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr">
+        <is>
+          <t>Sel fin 750g</t>
+        </is>
+      </c>
+      <c r="B86" t="b">
+        <v>0</v>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
+        <is>
+          <t>Fleur de sel 125g</t>
+        </is>
+      </c>
+      <c r="B87" t="b">
+        <v>0</v>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
+        <is>
+          <t>Rooibos bio</t>
+        </is>
+      </c>
+      <c r="B88" t="b">
+        <v>0</v>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr">
+        <is>
+          <t>Infusion bio nuit paisible (20 sachets)</t>
+        </is>
+      </c>
+      <c r="B89" t="b">
+        <v>0</v>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
+        <is>
+          <t>Thé Earl Grey bio 20 sachets</t>
+        </is>
+      </c>
+      <c r="B90" t="b">
+        <v>0</v>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
+        <is>
+          <t>Thé vert bio 20 sachets</t>
+        </is>
+      </c>
+      <c r="B91" t="b">
+        <v>0</v>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr">
+        <is>
+          <t>Thon au naturel Albacore 140g</t>
+        </is>
+      </c>
+      <c r="B92" t="b">
+        <v>0</v>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>Confiture de fraises de Dordogne pot (315g)</t>
+        </is>
+      </c>
+      <c r="B93" t="b">
+        <v>0</v>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
+        <is>
+          <t>Confiture d'abricots du Roussillon pot (315g)</t>
+        </is>
+      </c>
+      <c r="B94" t="b">
+        <v>0</v>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>Confiture d'abricots BIO pot (255g)</t>
+        </is>
+      </c>
+      <c r="B95" t="b">
+        <v>0</v>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr">
+        <is>
+          <t>Pulpe de tomates en dés BIO boite (260g)</t>
+        </is>
+      </c>
+      <c r="B96" t="b">
+        <v>0</v>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr">
+        <is>
+          <t>Pulpe de tomates fraîches boîte (385g)</t>
+        </is>
+      </c>
+      <c r="B97" t="b">
+        <v>0</v>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr">
+        <is>
+          <t>Préparation culinaire de soja BIO brique (250ml)</t>
+        </is>
+      </c>
+      <c r="B98" t="b">
+        <v>0</v>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="inlineStr">
+        <is>
+          <t>Gressins BIO paquet (200g)</t>
+        </is>
+      </c>
+      <c r="B99" t="b">
+        <v>0</v>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="inlineStr">
+        <is>
+          <t>Tapenade verte BIO pot (90g)</t>
+        </is>
+      </c>
+      <c r="B100" t="b">
+        <v>0</v>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="inlineStr">
+        <is>
+          <t>Amandes grillées salées sachet (200g)</t>
+        </is>
+      </c>
+      <c r="B101" t="b">
+        <v>0</v>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="inlineStr">
+        <is>
+          <t>Arachides blanches grillées salées paquet (200g)</t>
+        </is>
+      </c>
+      <c r="B102" t="b">
+        <v>0</v>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="inlineStr">
+        <is>
+          <t>Chips à l'ancienne Brets paquet (125g)</t>
+        </is>
+      </c>
+      <c r="B103" t="b">
+        <v>0</v>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr">
+        <is>
+          <t>Sardines à l'huile d'olive extra vierge (80.5g)</t>
+        </is>
+      </c>
+      <c r="B104" t="b">
+        <v>0</v>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="inlineStr">
+        <is>
+          <t>Filets de maquereaux moutarde conserve (85g)</t>
+        </is>
+      </c>
+      <c r="B105" t="b">
+        <v>0</v>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="inlineStr">
+        <is>
+          <t>Thon entier huile de tournesol (260g)</t>
+        </is>
+      </c>
+      <c r="B106" t="b">
+        <v>0</v>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="inlineStr">
+        <is>
+          <t>Thon listao entier à l'huile d'olive (104g)</t>
+        </is>
+      </c>
+      <c r="B107" t="b">
+        <v>0</v>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="inlineStr">
+        <is>
+          <t>Melon Charentais BIO (kg)</t>
+        </is>
+      </c>
+      <c r="B108" t="b">
+        <v>0</v>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="inlineStr">
+        <is>
+          <t>Melon Charentais XL BIO (kg) (1 melon ~1kg5)</t>
+        </is>
+      </c>
+      <c r="B109" t="b">
+        <v>0</v>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="inlineStr">
+        <is>
+          <t>Abricots BIO (kg)</t>
+        </is>
+      </c>
+      <c r="B110" t="b">
+        <v>0</v>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="inlineStr">
+        <is>
+          <t>Fenouil BIO (kg)</t>
+        </is>
+      </c>
+      <c r="B111" t="b">
+        <v>0</v>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="inlineStr">
+        <is>
+          <t>Cerises BIO (kg)</t>
+        </is>
+      </c>
+      <c r="B112" t="b">
+        <v>0</v>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="inlineStr">
+        <is>
+          <t>Amandes vertes BIO (kg)</t>
+        </is>
+      </c>
+      <c r="B113" t="b">
+        <v>0</v>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="inlineStr">
+        <is>
+          <t>Pêches blanches ou jaunes BIO (kg)</t>
+        </is>
+      </c>
+      <c r="B114" t="b">
+        <v>0</v>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="inlineStr">
+        <is>
+          <t>Pommes Ariane BIO (kg)</t>
+        </is>
+      </c>
+      <c r="B115" t="b">
+        <v>0</v>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="inlineStr">
+        <is>
+          <t>Oeufs BIO x6</t>
+        </is>
+      </c>
+      <c r="B116" t="b">
+        <v>0</v>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="inlineStr">
+        <is>
+          <t>Oeufs BIO x12</t>
+        </is>
+      </c>
+      <c r="B117" t="b">
+        <v>0</v>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="inlineStr">
+        <is>
+          <t>Pêche plate BIO (kg)</t>
+        </is>
+      </c>
+      <c r="B118" t="b">
+        <v>0</v>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="inlineStr">
+        <is>
+          <t>Sacs kraft brun sans impression x1000</t>
+        </is>
+      </c>
+      <c r="B119" t="b">
+        <v>0</v>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="inlineStr">
+        <is>
+          <t>Chair de tomate BIO boite 400g</t>
+        </is>
+      </c>
+      <c r="B120" t="b">
+        <v>0</v>
+      </c>
+      <c r="C120" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="1" footer="0.5" header="0.5" left="0.75" right="0.75" top="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins bottom="1" footer="0.5" header="0.5" left="0.75" right="0.75" top="1"/>